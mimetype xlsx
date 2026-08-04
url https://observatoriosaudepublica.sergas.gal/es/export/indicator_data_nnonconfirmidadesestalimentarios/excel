--- v0 (2025-11-04)
+++ v1 (2026-08-04)
@@ -401,383 +401,583 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F16"/>
+      <selection activeCell="A1" sqref="A1:F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="1">
-        <v>590</v>
+        <v>306</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="1">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="1">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="1">
-        <v>3104</v>
+        <v>4158</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="1">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="1">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="1">
-        <v>2677</v>
+        <v>4365</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="1">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="1">
         <v>12</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1">
-        <v>1018</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="1">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="1">
         <v>12</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="1">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="1">
         <v>12</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="1">
-        <v>616</v>
+        <v>487</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="1">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1">
         <v>12</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="1">
-        <v>3598</v>
+        <v>3885</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="1">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="1">
         <v>12</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="1">
-        <v>2387</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="1">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="1">
         <v>12</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1">
-        <v>978</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="1">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="1">
         <v>12</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="1">
         <v>12</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F12" s="1">
-        <v>647</v>
+        <v>590</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="1">
         <v>12</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="1">
-        <v>2898</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="1">
         <v>12</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="1">
-        <v>1476</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="1">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="1">
         <v>12</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1">
-        <v>927</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="1">
+        <v>12</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="1">
+        <v>12</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" s="1">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="1">
+        <v>12</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="1">
+        <v>3598</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" s="1">
+        <v>12</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="1">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="1">
+        <v>12</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="1">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="1">
+        <v>12</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="1">
         <v>2021</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F16" s="1">
+      <c r="B22" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="1">
+        <v>12</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22" s="1">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" s="1">
+        <v>12</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="1">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="1">
+        <v>12</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="1">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="1">
+        <v>12</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="1">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="1">
+        <v>12</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>